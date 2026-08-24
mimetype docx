--- v0 (2025-10-29)
+++ v1 (2026-08-24)
@@ -208,62 +208,62 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiempo de Respuesta:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222C60" w:rsidTr="00222C60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
             <w:pPr>
-              <w:pStyle w:val="Ttulo2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc444782385"/>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
-                <w:rStyle w:val="PuestoCar"/>
+                <w:rStyle w:val="TitleChar"/>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pagos en Ventanilla y Auto pago de los Servicios de Agua Potable</w:t>
             </w:r>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="548DD4"/>
@@ -684,70 +684,81 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vigencia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222C60" w:rsidTr="00222C60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
+          <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="001731B9" w:rsidP="00B90733">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00091AEA">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="001731B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Según factura de cobro de CESPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3566" w:type="dxa"/>
@@ -847,52 +858,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Horarios:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="1"/>
       </w:tr>
       <w:tr w:rsidR="00222C60" w:rsidTr="00222C60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5906" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -1052,72 +1061,74 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valle de Mexicali y San Felipe</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00091AEA">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001731B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lunes</w:t>
             </w:r>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00091AEA">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001731B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Viernes </w:t>
             </w:r>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8:00 a.m. a 3:00 p.m.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00222C60" w:rsidRPr="00091AEA" w:rsidRDefault="00222C60" w:rsidP="00B90733">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091AEA">
               <w:rPr>
@@ -1685,80 +1696,80 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D129E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03D129E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3713,50 +3724,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA0B13"/>
     <w:rsid w:val="00091AEA"/>
+    <w:rsid w:val="001731B9"/>
     <w:rsid w:val="00222C60"/>
     <w:rsid w:val="005B7E41"/>
     <w:rsid w:val="00636866"/>
     <w:rsid w:val="00840147"/>
     <w:rsid w:val="008647C3"/>
     <w:rsid w:val="008F1633"/>
     <w:rsid w:val="00B57D79"/>
     <w:rsid w:val="00DA0B13"/>
     <w:rsid w:val="00F93480"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4152,198 +4164,198 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DA0B13"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Textoindependiente"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00DA0B13"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
       <w:ind w:left="1440" w:hanging="360"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00DA0B13"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Puesto">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PuestoCar"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00DA0B13"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PuestoCar">
-[...2 lines deleted...]
-    <w:link w:val="Puesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="00DA0B13"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
     <w:name w:val="List Paragraph1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DA0B13"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DA0B13"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA0B13"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...2 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA0B13"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4587,69 +4599,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>305</Words>
-  <Characters>1682</Characters>
+  <Words>299</Words>
+  <Characters>1710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1984</CharactersWithSpaces>
+  <CharactersWithSpaces>2005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mariela Heraldez Oceguera</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>